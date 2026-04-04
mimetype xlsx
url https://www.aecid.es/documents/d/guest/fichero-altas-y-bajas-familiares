--- v0 (2026-01-11)
+++ v1 (2026-04-04)
@@ -1,53 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="281" documentId="13_ncr:1_{CA3CB11F-D922-45F5-A597-1F1121534864}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{30620ADF-B6B8-4ABE-A215-ADC825846E44}"/>
+  <xr:revisionPtr revIDLastSave="282" documentId="13_ncr:1_{CA3CB11F-D922-45F5-A597-1F1121534864}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6E5F147C-14E3-4093-B301-69F999B02672}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{616EACB9-D8FB-433B-A9CA-3470CFC1E35D}"/>
   </bookViews>
   <sheets>
     <sheet name="DATOS" sheetId="2" r:id="rId1"/>
     <sheet name="CODIGOS" sheetId="3" state="hidden" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -127,53 +126,50 @@
   <si>
     <t>PAS</t>
   </si>
   <si>
     <t>NIF</t>
   </si>
   <si>
     <t>NIF  ENTIDAD</t>
   </si>
   <si>
     <t>APELLIDO 1</t>
   </si>
   <si>
     <t>APELLIDO 2</t>
   </si>
   <si>
     <t xml:space="preserve">PAIS DE DESTINO </t>
   </si>
   <si>
     <t>Estado civil</t>
   </si>
   <si>
     <t>Detalle</t>
   </si>
   <si>
-    <t xml:space="preserve">Las altas y bajas NO pueden solicitarse RETROACTIVAMENTE. El seguro se factura por mes completo. </t>
-[...1 lines deleted...]
-  <si>
     <t>TRAMITE</t>
   </si>
   <si>
     <t xml:space="preserve">Instrucciones: </t>
   </si>
   <si>
     <t>EMAIL ENTIDAD</t>
   </si>
   <si>
     <t>NOMBRE ENTIDAD</t>
   </si>
   <si>
     <t>DATOS DE LA ENTIDAD PROMOTORA DE LA COOPERACIÓN</t>
   </si>
   <si>
     <t>DATOS DE LA SOLICITUD</t>
   </si>
   <si>
     <t>ALTA EN EL SEGURO</t>
   </si>
   <si>
     <t>BAJA EN EL SEGURO</t>
   </si>
   <si>
     <t>ESTADO CIVIL (seleccione opción)</t>
@@ -200,50 +196,53 @@
     <t>PARENTESCO CON LA PERSONA COOPERANTE</t>
   </si>
   <si>
     <t>NUMERO DOCUMENTO  DE LA PERSONA COOPERANTE</t>
   </si>
   <si>
     <t>NOMBRE DEL FAMILIAR</t>
   </si>
   <si>
     <t xml:space="preserve">NOMBRE Y APELLIDOS DE LA PERSONA COOPERANTE </t>
   </si>
   <si>
     <t xml:space="preserve">NO SE PUEDE SOLICITAR A LA VEZ EL ALTA Y LA BAJA DE UNA MISMA PERSONA AUNQUE CONOZCAN LA POSIBLE FECHA DE BAJA CON ANTELACIÓN. </t>
   </si>
   <si>
     <t>Menor</t>
   </si>
   <si>
     <t>FECHA DE EFECTOS</t>
   </si>
   <si>
     <t>HOMBRE</t>
   </si>
   <si>
     <t>MUJER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Las altas y bajas NO pueden solicitarse RETROACTIVAMENTE. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -509,55 +508,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -843,183 +838,183 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F56C2010-7EAE-45BF-A503-63385382C231}">
   <dimension ref="A1:U49"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="F1" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="N9" sqref="N9"/>
+      <selection pane="bottomLeft" activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.85546875" customWidth="1"/>
     <col min="2" max="3" width="24.140625" customWidth="1"/>
     <col min="4" max="5" width="27.85546875" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" customWidth="1"/>
     <col min="7" max="7" width="39" customWidth="1"/>
     <col min="8" max="8" width="25" customWidth="1"/>
     <col min="9" max="10" width="18.28515625" customWidth="1"/>
     <col min="11" max="11" width="19" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="19.42578125" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" customWidth="1"/>
     <col min="15" max="15" width="20.140625" customWidth="1"/>
     <col min="16" max="16" width="30.7109375" customWidth="1"/>
     <col min="17" max="17" width="33.42578125" customWidth="1"/>
     <col min="18" max="18" width="6.42578125" customWidth="1"/>
     <col min="19" max="19" width="19" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="23.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="20.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="15" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B7" s="16"/>
       <c r="C7" s="17"/>
       <c r="D7" s="18" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="19"/>
       <c r="K7" s="19"/>
       <c r="L7" s="19"/>
       <c r="M7" s="19"/>
       <c r="N7" s="19"/>
       <c r="O7" s="19"/>
       <c r="P7" s="19"/>
       <c r="Q7" s="20"/>
       <c r="S7" s="21" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="T7" s="22"/>
       <c r="U7" s="23"/>
     </row>
     <row r="8" spans="1:21" s="8" customFormat="1" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D8" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="G8" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="E8" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G8" s="11" t="s">
+      <c r="H8" s="11" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="I8" s="11" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>23</v>
       </c>
       <c r="K8" s="11" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="L8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="M8" s="11" t="s">
         <v>2</v>
       </c>
       <c r="N8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="O8" s="11" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="P8" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q8" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="Q8" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S8" s="11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="T8" s="12" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="U8" s="11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A9" s="9"/>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
       <c r="M9" s="13"/>
       <c r="N9" s="9"/>
       <c r="O9" s="9"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
       <c r="S9" s="9"/>
       <c r="T9" s="13"/>
@@ -1967,51 +1962,51 @@
   </cols>
   <sheetData>
     <row r="4" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="12" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="4" t="str">
         <f>A13&amp;" - "&amp;B13</f>
         <v>SO - Soltero</v>
       </c>
@@ -2069,77 +2064,77 @@
         <v>13</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="4" t="str">
         <f t="shared" si="0"/>
         <v>SE - Separado</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4" t="str">
         <f t="shared" si="0"/>
         <v>VI - Viudo</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="22" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="27" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">