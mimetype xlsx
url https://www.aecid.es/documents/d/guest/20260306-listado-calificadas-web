--- v0 (2026-03-07)
+++ v1 (2026-10-07)
@@ -1,111 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Proyectos\Cooperacion Delegada AECID\08_3058534_ONGDs\02_Actividades\Cap2_ Registro\04_ONGDS Calificadas\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://licenciasaecid-my.sharepoint.com/personal/mcabezasr_aecid_es/Documents/Escritorio/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B6CA92E0-A0A2-4A34-B08A-B822BDEE7129}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{B6CA92E0-A0A2-4A34-B08A-B822BDEE7129}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5563A0F9-325D-46AA-9169-D4C0096A9C9B}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...1 lines deleted...]
-      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Gil Paul, Miguel</author>
   </authors>
   <commentList>
     <comment ref="E10" authorId="0" shapeId="0" xr:uid="{92D5C0A9-B03A-4CE4-AE2C-2497E69FB375}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Gil Paul, Miguel:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 No funciona el enlace</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="134">
   <si>
     <t>NÚMERO</t>
   </si>
   <si>
     <t>DENOMINACIÓN</t>
   </si>
   <si>
     <t>CIF</t>
   </si>
   <si>
     <t>FECHA CALIFICACIÓN</t>
   </si>
   <si>
     <t>SITIO WEB</t>
   </si>
   <si>
     <t>G14236186</t>
   </si>
   <si>
     <t>https://www.pazydesarrollo.org/</t>
   </si>
   <si>
     <t>Cruz Roja Española</t>
   </si>
   <si>
@@ -289,59 +286,50 @@
     <t>G81164105</t>
   </si>
   <si>
     <t>https://accioncontraelhambre.org/es</t>
   </si>
   <si>
     <t>G80366107</t>
   </si>
   <si>
     <t>https://ongrescate.org/</t>
   </si>
   <si>
     <t xml:space="preserve">G80004757	</t>
   </si>
   <si>
     <t>https://ongawa.org/</t>
   </si>
   <si>
     <t>INTERED - Fundación Intered</t>
   </si>
   <si>
     <t>G80176845</t>
   </si>
   <si>
     <t>https://www.acppasamblea.org/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.fuden.es/</t>
   </si>
   <si>
     <t>G82409020</t>
   </si>
   <si>
     <t>https://www.entreculturas.org/</t>
   </si>
   <si>
     <t>G60541554</t>
   </si>
   <si>
     <t>https://www.educo.org/</t>
   </si>
   <si>
     <t>G48811376</t>
   </si>
   <si>
     <t>https://www.alboan.org/es</t>
   </si>
   <si>
     <t>G82257064</t>
   </si>
   <si>
     <t>https://ayudaenaccion.org/</t>
   </si>
@@ -569,93 +557,84 @@
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -898,885 +877,867 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caritas.es/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpdl.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anesvad.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adra.es/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicusmundi.es/es" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alboan.org/es" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novact.org/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enraizaderechos.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.cruzroja.es/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tdh.tierradehombres.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ongawa.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pazydesarrollo.org/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intered.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manosunidas.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://farmaceuticosmundi.org/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entreculturas.org/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plan-international.es/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ong-aida.org/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medicosdelmundo.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fundaciondelvalle.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entrepueblos.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ongrescate.org/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jovenesydesarrollo.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alianzaporlasolidaridad.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.codespa.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fuden.es/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cideal.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iscod.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promocionsocial.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justiciaalimentaria.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msf.es/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accioncontraelhambre.org/es" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acppasamblea.org/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ayudaenaccion.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fundacionfrs.es/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fconcordiaylibertad.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fad.es/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cesal.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.savethechildren.es/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nuevo-futuro.org/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educo.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mundubat.org/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxfamintermon.org/es/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicef.es/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caritas.es/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpdl.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anesvad.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ong-aida.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicusmundi.es/es" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ayudaenaccion.org/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fundacionfrs.es/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enraizaderechos.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.cruzroja.es/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tdh.tierradehombres.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ongawa.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pazydesarrollo.org/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intered.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manosunidas.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://farmaceuticosmundi.org/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educo.org/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mundubat.org/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicef.es/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medicosdelmundo.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fundaciondelvalle.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entrepueblos.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ongrescate.org/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plan-international.es/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alianzaporlasolidaridad.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.codespa.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.entreculturas.org/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iscod.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://promocionsocial.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justiciaalimentaria.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msf.es/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accioncontraelhambre.org/es" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acppasamblea.org/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jovenesydesarrollo.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cideal.org/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fconcordiaylibertad.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fad.es/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cesal.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.savethechildren.es/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nuevo-futuro.org/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alboan.org/es" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adra.es/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxfamintermon.org/es/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novact.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:E46"/>
+  <dimension ref="A2:E45"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F45" sqref="F45"/>
+    <sheetView tabSelected="1" topLeftCell="A12" workbookViewId="0">
+      <selection activeCell="I45" sqref="I45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.140625" style="13" customWidth="1"/>
+    <col min="1" max="1" width="10.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="94.5703125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
-    <col min="4" max="4" width="21.42578125" style="13" customWidth="1"/>
+    <col min="4" max="4" width="21.42578125" style="10" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:5" s="7" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="11" t="s">
+    <row r="2" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="11" t="s">
+      <c r="B2" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="11" t="s">
+      <c r="C2" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="11" t="s">
+      <c r="D2" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="11" t="s">
+      <c r="E2" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="12">
+      <c r="A3" s="9">
         <v>1</v>
       </c>
-      <c r="B3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5" t="s">
+      <c r="B3" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="17">
-[...2 lines deleted...]
-      <c r="E3" s="6" t="s">
+      <c r="D3" s="12">
+        <v>38651</v>
+      </c>
+      <c r="E3" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="13">
+      <c r="A4" s="10">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="D4" s="18">
+      <c r="D4" s="13">
         <v>38651</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="12">
+      <c r="A5" s="9">
         <v>3</v>
       </c>
-      <c r="B5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="5" t="s">
+      <c r="B5" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="D5" s="17">
-[...2 lines deleted...]
-      <c r="E5" s="6" t="s">
+      <c r="D5" s="12">
+        <v>38651</v>
+      </c>
+      <c r="E5" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="13">
+      <c r="A6" s="10">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="D6" s="18">
+      <c r="D6" s="13">
         <v>39153</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="14">
+      <c r="A7" s="11">
         <v>14</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C7" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="19">
-[...2 lines deleted...]
-      <c r="E7" s="9" t="s">
+      <c r="D7" s="14">
+        <v>38651</v>
+      </c>
+      <c r="E7" s="7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="13">
+      <c r="A8" s="10">
         <v>17</v>
       </c>
       <c r="B8" t="s">
         <v>73</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D8" s="13">
         <v>39153</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="12">
+      <c r="A9" s="9">
         <v>19</v>
       </c>
-      <c r="B9" s="4" t="s">
+      <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="C9" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="D9" s="17">
-[...2 lines deleted...]
-      <c r="E9" s="6" t="s">
+      <c r="D9" s="12">
+        <v>38651</v>
+      </c>
+      <c r="E9" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="13">
+      <c r="A10" s="10">
         <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="D10" s="18">
+      <c r="D10" s="13">
         <v>39153</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A11" s="12">
+      <c r="A11" s="9">
         <v>23</v>
       </c>
-      <c r="B11" s="4" t="s">
+      <c r="B11" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="C11" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="D11" s="17">
-[...2 lines deleted...]
-      <c r="E11" s="6" t="s">
+      <c r="D11" s="12">
+        <v>38651</v>
+      </c>
+      <c r="E11" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A12" s="13">
+      <c r="A12" s="10">
         <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D12" s="18">
+      <c r="D12" s="13">
         <v>38651</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A13" s="12">
+      <c r="A13" s="9">
         <v>33</v>
       </c>
-      <c r="B13" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="5" t="s">
+      <c r="B13" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C13" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="D13" s="17">
-[...2 lines deleted...]
-      <c r="E13" s="6" t="s">
+      <c r="D13" s="12">
+        <v>38651</v>
+      </c>
+      <c r="E13" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A14" s="13">
+      <c r="A14" s="10">
         <v>34</v>
       </c>
       <c r="B14" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D14" s="18">
+      <c r="D14" s="13">
         <v>38651</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A15" s="12">
+      <c r="A15" s="9">
         <v>38</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B15" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="C15" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="D15" s="17">
-[...2 lines deleted...]
-      <c r="E15" s="6" t="s">
+      <c r="D15" s="12">
+        <v>38651</v>
+      </c>
+      <c r="E15" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A16" s="13">
+      <c r="A16" s="10">
         <v>41</v>
       </c>
       <c r="B16" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="D16" s="18">
+      <c r="D16" s="13">
         <v>38651</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A17" s="12">
+      <c r="A17" s="9">
         <v>43</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B17" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="C17" s="5" t="s">
+      <c r="C17" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D17" s="12">
         <v>40233</v>
       </c>
-      <c r="E17" s="6" t="s">
+      <c r="E17" s="5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A18" s="13">
+      <c r="A18" s="10">
         <v>44</v>
       </c>
       <c r="B18" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="D18" s="18">
+      <c r="D18" s="13">
         <v>43143</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A19" s="12">
+      <c r="A19" s="9">
         <v>46</v>
       </c>
-      <c r="B19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="5" t="s">
+      <c r="B19" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="D19" s="17">
+      <c r="D19" s="12">
         <v>39153</v>
       </c>
-      <c r="E19" s="6" t="s">
+      <c r="E19" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A20" s="13">
+      <c r="A20" s="10">
         <v>50</v>
       </c>
       <c r="B20" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="D20" s="18">
+      <c r="D20" s="13">
         <v>38651</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A21" s="12">
+      <c r="A21" s="9">
         <v>54</v>
       </c>
-      <c r="B21" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="5" t="s">
+      <c r="B21" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C21" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="D21" s="17">
-[...2 lines deleted...]
-      <c r="E21" s="6" t="s">
+      <c r="D21" s="12">
+        <v>38651</v>
+      </c>
+      <c r="E21" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A22" s="13">
+      <c r="A22" s="10">
         <v>62</v>
       </c>
       <c r="B22" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D22" s="18">
+      <c r="D22" s="13">
         <v>38651</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A23" s="12">
+      <c r="A23" s="9">
         <v>70</v>
       </c>
-      <c r="B23" s="4" t="s">
+      <c r="B23" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="C23" s="5" t="s">
+      <c r="C23" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="D23" s="17">
-[...2 lines deleted...]
-      <c r="E23" s="6" t="s">
+      <c r="D23" s="12">
+        <v>38651</v>
+      </c>
+      <c r="E23" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A24" s="13">
+      <c r="A24" s="10">
         <v>76</v>
       </c>
       <c r="B24" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="D24" s="18">
+      <c r="D24" s="13">
         <v>40107</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="12">
+      <c r="A25" s="9">
         <v>78</v>
       </c>
-      <c r="B25" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="5" t="s">
+      <c r="B25" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C25" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="D25" s="17">
+      <c r="D25" s="12">
         <v>40829</v>
       </c>
-      <c r="E25" s="6" t="s">
+      <c r="E25" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A26" s="13">
+      <c r="A26" s="10">
         <v>81</v>
       </c>
       <c r="B26" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="D26" s="18">
+      <c r="D26" s="13">
         <v>40561</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A27" s="12">
+      <c r="A27" s="9">
         <v>85</v>
       </c>
-      <c r="B27" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="5" t="s">
+      <c r="B27" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="D27" s="17">
+      <c r="D27" s="12">
         <v>40577</v>
       </c>
-      <c r="E27" s="6" t="s">
-        <v>124</v>
+      <c r="E27" s="5" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A28" s="13">
+      <c r="A28" s="10">
         <v>86</v>
       </c>
       <c r="B28" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="D28" s="18">
+      <c r="D28" s="13">
         <v>38651</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A29" s="12">
+      <c r="A29" s="9">
         <v>94</v>
       </c>
-      <c r="B29" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="5" t="s">
+      <c r="B29" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C29" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="D29" s="17">
-[...2 lines deleted...]
-      <c r="E29" s="6" t="s">
+      <c r="D29" s="12">
+        <v>38651</v>
+      </c>
+      <c r="E29" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A30" s="13">
+      <c r="A30" s="10">
         <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="D30" s="18">
+      <c r="D30" s="13">
         <v>39153</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A31" s="12">
+      <c r="A31" s="9">
         <v>100</v>
       </c>
-      <c r="B31" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="5" t="s">
+      <c r="B31" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C31" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="D31" s="20">
+      <c r="D31" s="15">
         <v>41290</v>
       </c>
-      <c r="E31" s="6" t="s">
+      <c r="E31" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A32" s="13">
+      <c r="A32" s="10">
         <v>103</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="D32" s="18">
+      <c r="D32" s="13">
         <v>43844</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A33" s="15">
-[...2 lines deleted...]
-      <c r="B33" s="10" t="s">
+      <c r="A33" s="10">
+        <v>213</v>
+      </c>
+      <c r="B33" t="s">
+        <v>113</v>
+      </c>
+      <c r="C33" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="C33" s="5" t="s">
+      <c r="D33" s="13">
+        <v>38651</v>
+      </c>
+      <c r="E33" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D33" s="17">
-[...2 lines deleted...]
-      <c r="E33" s="6" t="s">
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="9">
+        <v>363</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C34" s="4" t="s">
         <v>78</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B34" s="3" t="s">
+      <c r="D34" s="12">
+        <v>42291</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="10">
+        <v>400</v>
+      </c>
+      <c r="B35" t="s">
+        <v>131</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="D35" s="16">
+        <v>40716</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="9">
+        <v>407</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="D36" s="15">
+        <v>38651</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="10">
+        <v>542</v>
+      </c>
+      <c r="B37" t="s">
         <v>116</v>
       </c>
-      <c r="C34" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B35" s="10" t="s">
+      <c r="C37" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="D37" s="13">
+        <v>38651</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="9">
+        <v>829</v>
+      </c>
+      <c r="B38" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="C35" s="5" t="s">
-[...30 lines deleted...]
-      <c r="B37" s="10" t="s">
+      <c r="C38" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="D38" s="12">
+        <v>40577</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="10">
+        <v>848</v>
+      </c>
+      <c r="B39" t="s">
+        <v>133</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D39" s="13">
+        <v>38651</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="9">
+        <v>890</v>
+      </c>
+      <c r="B40" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="C37" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B38" s="3" t="s">
+      <c r="C40" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D40" s="12">
+        <v>39153</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="10">
+        <v>961</v>
+      </c>
+      <c r="B41" t="s">
+        <v>123</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="D41" s="13">
+        <v>45105</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="9">
+        <v>1157</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="D42" s="15">
+        <v>40829</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="10">
+        <v>1185</v>
+      </c>
+      <c r="B43" t="s">
+        <v>125</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D43" s="16">
+        <v>45869</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="9">
+        <v>1668</v>
+      </c>
+      <c r="B44" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="C38" s="2" t="s">
-[...53 lines deleted...]
-      <c r="D41" s="17">
+      <c r="C44" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="D44" s="12">
         <v>39153</v>
       </c>
-      <c r="E41" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B42" s="3" t="s">
+      <c r="E44" s="5" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="10">
+        <v>1744</v>
+      </c>
+      <c r="B45" t="s">
         <v>126</v>
       </c>
-      <c r="C42" s="2" t="s">
-[...39 lines deleted...]
-      <c r="E44" s="1" t="s">
+      <c r="C45" s="2" t="s">
         <v>100</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C45" s="5" t="s">
+      <c r="D45" s="13">
+        <v>38651</v>
+      </c>
+      <c r="E45" s="1" t="s">
         <v>101</v>
-      </c>
-[...21 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId1" xr:uid="{F66BF336-8D76-436C-9AC9-6BBBA649C5A0}"/>
     <hyperlink ref="E4" r:id="rId2" xr:uid="{D1548524-A934-46A7-8735-A64CE8E733D1}"/>
     <hyperlink ref="E5" r:id="rId3" xr:uid="{E8613573-E9F4-410F-85F9-EA841B15BEFF}"/>
     <hyperlink ref="E6" r:id="rId4" xr:uid="{0EF379A2-89FA-48D8-A210-00B16E59715A}"/>
     <hyperlink ref="E7" r:id="rId5" xr:uid="{B89CBA81-0513-4A1C-A99E-7717D7C392C2}"/>
     <hyperlink ref="E8" r:id="rId6" xr:uid="{F058557F-2BD9-44A6-9ECD-ED930136B498}"/>
     <hyperlink ref="E9" r:id="rId7" xr:uid="{2A262A34-8276-4FD9-B43F-5C0A39FDAC39}"/>
     <hyperlink ref="E10" r:id="rId8" xr:uid="{B6A5D372-4E95-427C-B572-408F685AD01B}"/>
     <hyperlink ref="E11" r:id="rId9" xr:uid="{7F91DCDB-78B4-423B-B63C-C3837DE55787}"/>
     <hyperlink ref="E12" r:id="rId10" xr:uid="{B2DB804D-24A3-4CE9-B059-A5D49B0413B9}"/>
     <hyperlink ref="E13" r:id="rId11" xr:uid="{FB5DFCDA-9166-4D86-8FA0-D4D17C308BED}"/>
     <hyperlink ref="E14" r:id="rId12" xr:uid="{739CBC88-F57F-466E-B193-89CA45ACDBFF}"/>
     <hyperlink ref="E15" r:id="rId13" xr:uid="{5A492281-DC76-4184-B243-67E9F2111A7D}"/>
     <hyperlink ref="E16" r:id="rId14" xr:uid="{26F933D0-6D91-4067-8A2F-95AB39EF76F0}"/>
     <hyperlink ref="E17" r:id="rId15" xr:uid="{EB745BE8-54CE-48D6-8135-9D2E1492A269}"/>
     <hyperlink ref="E18" r:id="rId16" xr:uid="{097ED495-4175-474D-8898-367CD46434A7}"/>
     <hyperlink ref="E19" r:id="rId17" xr:uid="{BB905C02-B5CD-4D0D-97F1-821AF75B9400}"/>
     <hyperlink ref="E20" r:id="rId18" xr:uid="{85753DB0-250F-43ED-8DB6-F2C92347A09E}"/>
     <hyperlink ref="E21" r:id="rId19" xr:uid="{05DB14AF-7844-4A60-AB96-32B9D74547F3}"/>
     <hyperlink ref="E22" r:id="rId20" xr:uid="{D48D1C35-DBD8-45FE-A8EA-782A65516C84}"/>
     <hyperlink ref="E23" r:id="rId21" xr:uid="{41083A78-55E9-450F-BC5E-49E332F1B2D8}"/>
     <hyperlink ref="E24" r:id="rId22" xr:uid="{36260852-D8E9-46FB-A09C-951AA7092C72}"/>
     <hyperlink ref="E25" r:id="rId23" xr:uid="{66DB1A8E-9C90-4DDD-875D-E3824231B9E7}"/>
     <hyperlink ref="E26" r:id="rId24" xr:uid="{36F14802-B325-47FB-8156-7D8FC6A04395}"/>
     <hyperlink ref="E27" r:id="rId25" xr:uid="{9336223C-3F52-4234-AF51-5F42EDEADB95}"/>
     <hyperlink ref="E28" r:id="rId26" xr:uid="{C52F75DE-7CE0-4DA8-9FFE-5D28E3AF3BE1}"/>
     <hyperlink ref="E29" r:id="rId27" xr:uid="{C0CFC76C-3EB2-49CF-8436-8C5521236432}"/>
     <hyperlink ref="E30" r:id="rId28" xr:uid="{84F0AE27-CB20-447D-B83A-49CAF5755AC4}"/>
     <hyperlink ref="E31" r:id="rId29" xr:uid="{EFF1A0DE-71F0-40BC-A5B7-1516F291FB32}"/>
     <hyperlink ref="E32" r:id="rId30" xr:uid="{9C1A6851-64F7-4AB3-BA0A-8CC2E29C7F0E}"/>
-    <hyperlink ref="E33" r:id="rId31" xr:uid="{19141A69-34BE-469E-911C-F350B01CBB6B}"/>
-[...12 lines deleted...]
-    <hyperlink ref="E46" r:id="rId44" xr:uid="{87C0E7C1-A859-4CF2-836B-3EAC68E18BEF}"/>
+    <hyperlink ref="E33" r:id="rId31" xr:uid="{7C5B70D5-1C9D-45C4-A788-C5803C0F29D6}"/>
+    <hyperlink ref="E34" r:id="rId32" xr:uid="{3FE2F1BF-7340-4812-94EF-6E05849A353F}"/>
+    <hyperlink ref="E35" r:id="rId33" xr:uid="{656BBFD8-DCC9-4107-B73E-45396A8F8DE8}"/>
+    <hyperlink ref="E36" r:id="rId34" xr:uid="{23E348BE-B3FB-488E-88B9-12DE1F45EB60}"/>
+    <hyperlink ref="E37" r:id="rId35" xr:uid="{07B8E391-8646-43B6-B231-9B386F2B48BE}"/>
+    <hyperlink ref="E38" r:id="rId36" xr:uid="{DF11005F-4B90-4576-8583-008CE91DA774}"/>
+    <hyperlink ref="E39" r:id="rId37" xr:uid="{6BFDAD4D-4959-4BAC-9169-2B41D4C6C907}"/>
+    <hyperlink ref="E40" r:id="rId38" xr:uid="{6D59A601-9668-417A-B6F0-19EAD4814614}"/>
+    <hyperlink ref="E41" r:id="rId39" xr:uid="{92B3EDC2-50C0-48C1-B4F4-3C2C4C6EC0EF}"/>
+    <hyperlink ref="E42" r:id="rId40" xr:uid="{CF289347-02F3-4CE8-A637-CF5C069EDD84}"/>
+    <hyperlink ref="E43" r:id="rId41" xr:uid="{2C2624F3-0605-415A-8211-EC9139DCC139}"/>
+    <hyperlink ref="E44" r:id="rId42" xr:uid="{28935F0D-FAFD-498E-851F-9381FE990B55}"/>
+    <hyperlink ref="E45" r:id="rId43" xr:uid="{87C0E7C1-A859-4CF2-836B-3EAC68E18BEF}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId45"/>
-  <legacyDrawing r:id="rId46"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId44"/>
+  <legacyDrawing r:id="rId45"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>